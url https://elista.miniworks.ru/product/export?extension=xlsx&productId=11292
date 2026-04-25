--- v0 (2026-04-25)
+++ v1 (2026-04-25)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 25.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 26.04.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>80-80ПБС</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>80-80ПСС</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>80-80ПКС</t>
   </si>
   <si>
     <t>красный</t>
   </si>
   <si>
     <t>—</t>
   </si>