--- v0 (2026-04-25)
+++ v1 (2026-06-09)
@@ -15,107 +15,101 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>8 (812) 565 05 34</t>
   </si>
   <si>
     <t>sales@miniworks.ru</t>
   </si>
   <si>
-    <t>бесплатно по России</t>
-[...1 lines deleted...]
-  <si>
     <t>Элиста</t>
   </si>
   <si>
     <t>отдел продаж</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Режим работы</t>
   </si>
   <si>
     <t>Пн – Пт: с 8:00 до 18:00</t>
   </si>
   <si>
     <t>CF7/8</t>
   </si>
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 25.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 10.06.2026 </t>
   </si>
   <si>
     <t>красный</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Элиста
 (для иногородних клиентов доставка до склада ТК в г. Элиста бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
 (изменение цвета на любой из предлагаемой палитры +20% к стоимости, изменение цвета на любой по системе RAL +50% к стоимости).
 О возможных сроках поставки заказного товара, необходимо уточнять заранее</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###_-###_-###_-##0.00_-&quot;р.&quot;_-"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -688,224 +682,218 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B9" sqref="B9:L9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="13" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13" style="0"/>
     <col min="2" max="2" width="13" style="0"/>
     <col min="3" max="3" width="13" style="0"/>
     <col min="4" max="4" width="13" style="0"/>
     <col min="5" max="5" width="13" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" customHeight="1" ht="28">
       <c r="A1"/>
-      <c r="D1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
     </row>
     <row r="2" spans="1:12" customHeight="1" ht="28">
-      <c r="D2" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
     </row>
     <row r="3" spans="1:12" customHeight="1" ht="28">
       <c r="D3" s="1" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
     <row r="4" spans="1:12" customHeight="1" ht="28">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="4" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="35">
       <c r="A5" s="5" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="140">
       <c r="A6"/>
       <c r="C6"/>
       <c r="E6"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="35">
       <c r="A7" s="6" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B7" s="6"/>
       <c r="C7" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D7" s="6"/>
       <c r="E7" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="F7" s="6" t="s">
+      <c r="H7" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="G7" s="6" t="s">
+      <c r="I7" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="H7" s="6" t="s">
+      <c r="J7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="I7" s="6" t="s">
+      <c r="K7" s="6" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="L7" s="7"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="35">
       <c r="A8" s="3" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>15.9</v>
       </c>
       <c r="F8" s="9">
         <v>17.1</v>
       </c>
       <c r="G8" s="9">
         <v>18.4</v>
       </c>
       <c r="H8" s="9">
         <v>22.1</v>
       </c>
       <c r="I8" s="9">
         <v>25.0</v>
       </c>
       <c r="J8" s="9">
         <v>35.0</v>
       </c>
       <c r="K8" s="3">
-        <v>2821</v>
+        <v>2819</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="140">
       <c r="A9"/>
       <c r="B9" s="10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
       <c r="L9" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
-    <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
-    <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:H2"/>
     <mergeCell ref="I2:L2"/>
     <mergeCell ref="D3:H3"/>
     <mergeCell ref="I3:L3"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="I4:L4"/>
     <mergeCell ref="A5:L5"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="K7:L7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="B9:L9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>