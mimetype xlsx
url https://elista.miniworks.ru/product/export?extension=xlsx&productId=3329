--- v1 (2026-06-09)
+++ v2 (2026-07-28)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 10.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 28.07.2026 </t>
   </si>
   <si>
     <t>красный</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Элиста
 (для иногородних клиентов доставка до склада ТК в г. Элиста бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
 (изменение цвета на любой из предлагаемой палитры +20% к стоимости, изменение цвета на любой по системе RAL +50% к стоимости).
 О возможных сроках поставки заказного товара, необходимо уточнять заранее</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###_-###_-###_-##0.00_-&quot;р.&quot;_-"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -825,51 +825,51 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>15.9</v>
       </c>
       <c r="F8" s="9">
         <v>17.1</v>
       </c>
       <c r="G8" s="9">
         <v>18.4</v>
       </c>
       <c r="H8" s="9">
         <v>22.1</v>
       </c>
       <c r="I8" s="9">
         <v>25.0</v>
       </c>
       <c r="J8" s="9">
         <v>35.0</v>
       </c>
       <c r="K8" s="3">
-        <v>2819</v>
+        <v>2809</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="140">
       <c r="A9"/>
       <c r="B9" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
       <c r="L9" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>